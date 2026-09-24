--- v1 (2026-05-28)
+++ v2 (2026-09-24)
@@ -1643,51 +1643,51 @@
         <v>32</v>
       </c>
       <c r="N2" s="0"/>
       <c r="O2" s="0" t="s">
         <v>33</v>
       </c>
       <c r="P2" s="0" t="s">
         <v>34</v>
       </c>
       <c r="Q2" s="0">
         <v>5554589566</v>
       </c>
       <c r="R2" s="0" t="s">
         <v>35</v>
       </c>
       <c r="S2" s="0" t="s">
         <v>35</v>
       </c>
       <c r="T2" s="0" t="s">
         <v>36</v>
       </c>
       <c r="U2" s="0" t="s">
         <v>37</v>
       </c>
       <c r="V2" s="0">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="W2" s="0" t="s">
         <v>38</v>
       </c>
       <c r="X2" s="0">
         <v>5522672797</v>
       </c>
       <c r="Y2" s="0" t="s">
         <v>39</v>
       </c>
       <c r="Z2" s="0" t="s">
         <v>40</v>
       </c>
       <c r="AA2" s="0">
         <v>3319700310</v>
       </c>
       <c r="AB2" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
@@ -1727,92 +1727,92 @@
         <v>32</v>
       </c>
       <c r="N3" s="0"/>
       <c r="O3" s="0" t="s">
         <v>48</v>
       </c>
       <c r="P3" s="0" t="s">
         <v>49</v>
       </c>
       <c r="Q3" s="0" t="s">
         <v>50</v>
       </c>
       <c r="R3" s="0" t="s">
         <v>51</v>
       </c>
       <c r="S3" s="0" t="s">
         <v>51</v>
       </c>
       <c r="T3" s="0" t="s">
         <v>52</v>
       </c>
       <c r="U3" s="0" t="s">
         <v>53</v>
       </c>
       <c r="V3" s="0">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W3" s="0"/>
       <c r="X3" s="0"/>
       <c r="Y3" s="0"/>
       <c r="Z3" s="0"/>
       <c r="AA3" s="0"/>
       <c r="AB3" s="0"/>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C4" s="0">
         <v>4225</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>57</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>58</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>59</v>
       </c>
       <c r="I4" s="0">
         <v>243387</v>
       </c>
       <c r="J4" s="0" t="s">
         <v>60</v>
       </c>
       <c r="K4" s="0">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L4" s="0" t="s">
         <v>61</v>
       </c>
       <c r="M4" s="0" t="s">
         <v>62</v>
       </c>
       <c r="N4" s="0"/>
       <c r="O4" s="0" t="s">
         <v>63</v>
       </c>
       <c r="P4" s="0" t="s">
         <v>64</v>
       </c>
       <c r="Q4" s="0">
         <v>5554051135</v>
       </c>
       <c r="R4" s="0" t="s">
         <v>65</v>
       </c>
       <c r="S4" s="0" t="s">
         <v>65</v>
       </c>
       <c r="T4" s="0" t="s">
         <v>66</v>
@@ -1924,82 +1924,82 @@
       <c r="C6" s="0">
         <v>4028</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>85</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>75</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>86</v>
       </c>
       <c r="I6" s="0">
         <v>7669139</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>87</v>
       </c>
       <c r="K6" s="0">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L6" s="0" t="s">
         <v>31</v>
       </c>
       <c r="M6" s="0" t="s">
         <v>32</v>
       </c>
       <c r="N6" s="0"/>
       <c r="O6" s="0" t="s">
         <v>88</v>
       </c>
       <c r="P6" s="0" t="s">
         <v>89</v>
       </c>
       <c r="Q6" s="0">
         <v>5591975114</v>
       </c>
       <c r="R6" s="0" t="s">
         <v>90</v>
       </c>
       <c r="S6" s="0" t="s">
         <v>90</v>
       </c>
       <c r="T6" s="0" t="s">
         <v>91</v>
       </c>
       <c r="U6" s="0" t="s">
         <v>37</v>
       </c>
       <c r="V6" s="0">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="W6" s="0"/>
       <c r="X6" s="0"/>
       <c r="Y6" s="0"/>
       <c r="Z6" s="0"/>
       <c r="AA6" s="0"/>
       <c r="AB6" s="0"/>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C7" s="0">
         <v>9357</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="0" t="s">
@@ -2029,51 +2029,51 @@
       <c r="N7" s="0" t="s">
         <v>98</v>
       </c>
       <c r="O7" s="0" t="s">
         <v>99</v>
       </c>
       <c r="P7" s="0" t="s">
         <v>100</v>
       </c>
       <c r="Q7" s="0">
         <v>5528649572</v>
       </c>
       <c r="R7" s="0" t="s">
         <v>101</v>
       </c>
       <c r="S7" s="0" t="s">
         <v>101</v>
       </c>
       <c r="T7" s="0" t="s">
         <v>102</v>
       </c>
       <c r="U7" s="0" t="s">
         <v>103</v>
       </c>
       <c r="V7" s="0">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="W7" s="0" t="s">
         <v>104</v>
       </c>
       <c r="X7" s="0">
         <v>5517919664</v>
       </c>
       <c r="Y7" s="0" t="s">
         <v>69</v>
       </c>
       <c r="Z7" s="0" t="s">
         <v>105</v>
       </c>
       <c r="AA7" s="0">
         <v>5534300973</v>
       </c>
       <c r="AB7" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
@@ -2113,51 +2113,51 @@
         <v>32</v>
       </c>
       <c r="N8" s="0"/>
       <c r="O8" s="0" t="s">
         <v>113</v>
       </c>
       <c r="P8" s="0" t="s">
         <v>114</v>
       </c>
       <c r="Q8" s="0">
         <v>5567482572</v>
       </c>
       <c r="R8" s="0" t="s">
         <v>115</v>
       </c>
       <c r="S8" s="0" t="s">
         <v>115</v>
       </c>
       <c r="T8" s="0" t="s">
         <v>116</v>
       </c>
       <c r="U8" s="0" t="s">
         <v>117</v>
       </c>
       <c r="V8" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W8" s="0" t="s">
         <v>118</v>
       </c>
       <c r="X8" s="0">
         <v>5532768550</v>
       </c>
       <c r="Y8" s="0" t="s">
         <v>119</v>
       </c>
       <c r="Z8" s="0" t="s">
         <v>120</v>
       </c>
       <c r="AA8" s="0">
         <v>5590657806</v>
       </c>
       <c r="AB8" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
@@ -2197,51 +2197,51 @@
         <v>62</v>
       </c>
       <c r="N9" s="0"/>
       <c r="O9" s="0" t="s">
         <v>128</v>
       </c>
       <c r="P9" s="0" t="s">
         <v>129</v>
       </c>
       <c r="Q9" s="0">
         <v>22292720</v>
       </c>
       <c r="R9" s="0" t="s">
         <v>130</v>
       </c>
       <c r="S9" s="0" t="s">
         <v>130</v>
       </c>
       <c r="T9" s="0" t="s">
         <v>131</v>
       </c>
       <c r="U9" s="0" t="s">
         <v>132</v>
       </c>
       <c r="V9" s="0">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="W9" s="0" t="s">
         <v>133</v>
       </c>
       <c r="X9" s="0">
         <v>5562073346</v>
       </c>
       <c r="Y9" s="0" t="s">
         <v>41</v>
       </c>
       <c r="Z9" s="0" t="s">
         <v>134</v>
       </c>
       <c r="AA9" s="0">
         <v>5526857708</v>
       </c>
       <c r="AB9" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
@@ -2250,84 +2250,84 @@
       <c r="C10" s="0">
         <v>4394</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>136</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>137</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>138</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>139</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>140</v>
       </c>
       <c r="I10" s="0">
         <v>10329715</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>141</v>
       </c>
       <c r="K10" s="0">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="M10" s="0" t="s">
         <v>62</v>
       </c>
       <c r="N10" s="0" t="s">
         <v>142</v>
       </c>
       <c r="O10" s="0" t="s">
         <v>143</v>
       </c>
       <c r="P10" s="0" t="s">
         <v>144</v>
       </c>
       <c r="Q10" s="0">
         <v>5659269931</v>
       </c>
       <c r="R10" s="0" t="s">
         <v>145</v>
       </c>
       <c r="S10" s="0" t="s">
         <v>145</v>
       </c>
       <c r="T10" s="0" t="s">
         <v>146</v>
       </c>
       <c r="U10" s="0" t="s">
         <v>117</v>
       </c>
       <c r="V10" s="0">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W10" s="0" t="s">
         <v>147</v>
       </c>
       <c r="X10" s="0">
         <v>5558203529</v>
       </c>
       <c r="Y10" s="0" t="s">
         <v>121</v>
       </c>
       <c r="Z10" s="0" t="s">
         <v>148</v>
       </c>
       <c r="AA10" s="0">
         <v>5535224764</v>
       </c>
       <c r="AB10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
@@ -2336,82 +2336,82 @@
       <c r="C11" s="0">
         <v>4073</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>151</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>152</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>153</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>154</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>155</v>
       </c>
       <c r="K11" s="0">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L11" s="0" t="s">
         <v>61</v>
       </c>
       <c r="M11" s="0" t="s">
         <v>62</v>
       </c>
       <c r="N11" s="0"/>
       <c r="O11" s="0" t="s">
         <v>156</v>
       </c>
       <c r="P11" s="0" t="s">
         <v>157</v>
       </c>
       <c r="Q11" s="0">
         <v>5550264540</v>
       </c>
       <c r="R11" s="0" t="s">
         <v>158</v>
       </c>
       <c r="S11" s="0" t="s">
         <v>158</v>
       </c>
       <c r="T11" s="0" t="s">
         <v>159</v>
       </c>
       <c r="U11" s="0" t="s">
         <v>160</v>
       </c>
       <c r="V11" s="0">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="W11" s="0"/>
       <c r="X11" s="0"/>
       <c r="Y11" s="0"/>
       <c r="Z11" s="0"/>
       <c r="AA11" s="0"/>
       <c r="AB11" s="0"/>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>161</v>
       </c>
       <c r="C12" s="0">
         <v>4077</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>162</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>163</v>
       </c>
       <c r="F12" s="0" t="s">
@@ -2439,51 +2439,51 @@
         <v>32</v>
       </c>
       <c r="N12" s="0"/>
       <c r="O12" s="0" t="s">
         <v>167</v>
       </c>
       <c r="P12" s="0" t="s">
         <v>168</v>
       </c>
       <c r="Q12" s="0">
         <v>5558963475</v>
       </c>
       <c r="R12" s="0" t="s">
         <v>169</v>
       </c>
       <c r="S12" s="0" t="s">
         <v>169</v>
       </c>
       <c r="T12" s="0" t="s">
         <v>170</v>
       </c>
       <c r="U12" s="0" t="s">
         <v>132</v>
       </c>
       <c r="V12" s="0">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="W12" s="0"/>
       <c r="X12" s="0"/>
       <c r="Y12" s="0"/>
       <c r="Z12" s="0"/>
       <c r="AA12" s="0"/>
       <c r="AB12" s="0"/>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>171</v>
       </c>
       <c r="C13" s="0">
         <v>4215</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F13" s="0" t="s">
@@ -2552,82 +2552,82 @@
       <c r="C14" s="0">
         <v>4374</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>26</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>184</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>185</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>186</v>
       </c>
       <c r="I14" s="0">
         <v>14226796</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>187</v>
       </c>
       <c r="K14" s="0">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L14" s="0" t="s">
         <v>31</v>
       </c>
       <c r="M14" s="0" t="s">
         <v>62</v>
       </c>
       <c r="N14" s="0"/>
       <c r="O14" s="0" t="s">
         <v>188</v>
       </c>
       <c r="P14" s="0" t="s">
         <v>189</v>
       </c>
       <c r="Q14" s="0">
         <v>5558176043</v>
       </c>
       <c r="R14" s="0" t="s">
         <v>190</v>
       </c>
       <c r="S14" s="0" t="s">
         <v>190</v>
       </c>
       <c r="T14" s="0" t="s">
         <v>191</v>
       </c>
       <c r="U14" s="0" t="s">
         <v>192</v>
       </c>
       <c r="V14" s="0">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="W14" s="0" t="s">
         <v>193</v>
       </c>
       <c r="X14" s="0">
         <v>5554158773</v>
       </c>
       <c r="Y14" s="0" t="s">
         <v>41</v>
       </c>
       <c r="Z14" s="0" t="s">
         <v>194</v>
       </c>
       <c r="AA14" s="0">
         <v>553990356</v>
       </c>
       <c r="AB14" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
@@ -2636,51 +2636,51 @@
       <c r="C15" s="0">
         <v>4391</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>163</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>197</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>198</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>199</v>
       </c>
       <c r="I15" s="0">
         <v>9707878</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>200</v>
       </c>
       <c r="K15" s="0">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L15" s="0" t="s">
         <v>61</v>
       </c>
       <c r="M15" s="0" t="s">
         <v>62</v>
       </c>
       <c r="N15" s="0"/>
       <c r="O15" s="0" t="s">
         <v>201</v>
       </c>
       <c r="P15" s="0" t="s">
         <v>202</v>
       </c>
       <c r="Q15" s="0">
         <v>5560643038</v>
       </c>
       <c r="R15" s="0" t="s">
         <v>203</v>
       </c>
       <c r="S15" s="0" t="s">
         <v>203</v>
       </c>
       <c r="T15" s="0" t="s">
         <v>204</v>
@@ -2794,84 +2794,84 @@
       <c r="C17" s="0">
         <v>4119</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>219</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>220</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>221</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I17" s="0">
         <v>14621266</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>222</v>
       </c>
       <c r="K17" s="0">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="M17" s="0" t="s">
         <v>62</v>
       </c>
       <c r="N17" s="0" t="s">
         <v>223</v>
       </c>
       <c r="O17" s="0" t="s">
         <v>224</v>
       </c>
       <c r="P17" s="0" t="s">
         <v>225</v>
       </c>
       <c r="Q17" s="0">
         <v>5615772729</v>
       </c>
       <c r="R17" s="0" t="s">
         <v>226</v>
       </c>
       <c r="S17" s="0" t="s">
         <v>226</v>
       </c>
       <c r="T17" s="0" t="s">
         <v>227</v>
       </c>
       <c r="U17" s="0" t="s">
         <v>228</v>
       </c>
       <c r="V17" s="0">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="W17" s="0" t="s">
         <v>229</v>
       </c>
       <c r="X17" s="0">
         <v>5579460518</v>
       </c>
       <c r="Y17" s="0" t="s">
         <v>69</v>
       </c>
       <c r="Z17" s="0" t="s">
         <v>230</v>
       </c>
       <c r="AA17" s="0">
         <v>5531936849</v>
       </c>
       <c r="AB17" s="0" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
@@ -2911,92 +2911,92 @@
         <v>62</v>
       </c>
       <c r="N18" s="0"/>
       <c r="O18" s="0" t="s">
         <v>238</v>
       </c>
       <c r="P18" s="0" t="s">
         <v>239</v>
       </c>
       <c r="Q18" s="0">
         <v>5554158773</v>
       </c>
       <c r="R18" s="0" t="s">
         <v>240</v>
       </c>
       <c r="S18" s="0" t="s">
         <v>240</v>
       </c>
       <c r="T18" s="0" t="s">
         <v>241</v>
       </c>
       <c r="U18" s="0" t="s">
         <v>242</v>
       </c>
       <c r="V18" s="0">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="W18" s="0"/>
       <c r="X18" s="0"/>
       <c r="Y18" s="0"/>
       <c r="Z18" s="0"/>
       <c r="AA18" s="0"/>
       <c r="AB18" s="0"/>
     </row>
     <row r="19" spans="1:28">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>243</v>
       </c>
       <c r="C19" s="0">
         <v>4130</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>162</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>245</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>246</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>247</v>
       </c>
       <c r="I19" s="0">
         <v>12532683</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>248</v>
       </c>
       <c r="K19" s="0">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L19" s="0" t="s">
         <v>31</v>
       </c>
       <c r="M19" s="0" t="s">
         <v>62</v>
       </c>
       <c r="N19" s="0"/>
       <c r="O19" s="0" t="s">
         <v>249</v>
       </c>
       <c r="P19" s="0" t="s">
         <v>250</v>
       </c>
       <c r="Q19" s="0">
         <v>5543684399</v>
       </c>
       <c r="R19" s="0" t="s">
         <v>251</v>
       </c>
       <c r="S19" s="0" t="s">
         <v>251</v>
       </c>
       <c r="T19" s="0" t="s">
         <v>252</v>
@@ -3122,82 +3122,82 @@
       <c r="C21" s="0">
         <v>4380</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>272</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>199</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>273</v>
       </c>
       <c r="I21" s="0">
         <v>12006297</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>274</v>
       </c>
       <c r="K21" s="0">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L21" s="0" t="s">
         <v>61</v>
       </c>
       <c r="M21" s="0" t="s">
         <v>62</v>
       </c>
       <c r="N21" s="0"/>
       <c r="O21" s="0" t="s">
         <v>275</v>
       </c>
       <c r="P21" s="0" t="s">
         <v>276</v>
       </c>
       <c r="Q21" s="0">
         <v>5541874933</v>
       </c>
       <c r="R21" s="0" t="s">
         <v>277</v>
       </c>
       <c r="S21" s="0" t="s">
         <v>277</v>
       </c>
       <c r="T21" s="0" t="s">
         <v>278</v>
       </c>
       <c r="U21" s="0" t="s">
         <v>279</v>
       </c>
       <c r="V21" s="0">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="W21" s="0"/>
       <c r="X21" s="0"/>
       <c r="Y21" s="0"/>
       <c r="Z21" s="0"/>
       <c r="AA21" s="0"/>
       <c r="AB21" s="0"/>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>280</v>
       </c>
       <c r="C22" s="0">
         <v>4214</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>281</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>26</v>
       </c>
       <c r="F22" s="0" t="s">
@@ -3364,82 +3364,82 @@
       <c r="C24" s="0">
         <v>4384</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>307</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>308</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>309</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>152</v>
       </c>
       <c r="I24" s="0">
         <v>10533343</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>310</v>
       </c>
       <c r="K24" s="0">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L24" s="0" t="s">
         <v>31</v>
       </c>
       <c r="M24" s="0" t="s">
         <v>32</v>
       </c>
       <c r="N24" s="0"/>
       <c r="O24" s="0" t="s">
         <v>311</v>
       </c>
       <c r="P24" s="0" t="s">
         <v>312</v>
       </c>
       <c r="Q24" s="0">
         <v>5519648597</v>
       </c>
       <c r="R24" s="0" t="s">
         <v>313</v>
       </c>
       <c r="S24" s="0" t="s">
         <v>313</v>
       </c>
       <c r="T24" s="0" t="s">
         <v>314</v>
       </c>
       <c r="U24" s="0" t="s">
         <v>315</v>
       </c>
       <c r="V24" s="0">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="W24" s="0" t="s">
         <v>316</v>
       </c>
       <c r="X24" s="0">
         <v>5525131343</v>
       </c>
       <c r="Y24" s="0" t="s">
         <v>317</v>
       </c>
       <c r="Z24" s="0" t="s">
         <v>318</v>
       </c>
       <c r="AA24" s="0">
         <v>5574872857</v>
       </c>
       <c r="AB24" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
@@ -3481,51 +3481,51 @@
       <c r="N25" s="0">
         <v>1152747</v>
       </c>
       <c r="O25" s="0" t="s">
         <v>324</v>
       </c>
       <c r="P25" s="0" t="s">
         <v>325</v>
       </c>
       <c r="Q25" s="0">
         <v>5612882815</v>
       </c>
       <c r="R25" s="0" t="s">
         <v>326</v>
       </c>
       <c r="S25" s="0" t="s">
         <v>326</v>
       </c>
       <c r="T25" s="0" t="s">
         <v>327</v>
       </c>
       <c r="U25" s="0" t="s">
         <v>192</v>
       </c>
       <c r="V25" s="0">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="W25" s="0" t="s">
         <v>328</v>
       </c>
       <c r="X25" s="0">
         <v>5532302655</v>
       </c>
       <c r="Y25" s="0" t="s">
         <v>41</v>
       </c>
       <c r="Z25" s="0" t="s">
         <v>329</v>
       </c>
       <c r="AA25" s="0">
         <v>5528157838</v>
       </c>
       <c r="AB25" s="0" t="s">
         <v>121</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>